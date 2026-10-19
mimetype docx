--- v0 (2026-06-27)
+++ v1 (2026-10-19)
@@ -461,108 +461,251 @@
         </w:rPr>
         <w:t>Nichtpflichtleistung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00650C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>zu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Behandlung von</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27481210" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRPr="00650C7A" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
+    <w:p w14:paraId="29628E00" w14:textId="77777777" w:rsidR="001957B7" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="268" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk240009773"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:sym w:font="Webdings" w:char="F063"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00650C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">social </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00650C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>freezing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00650C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00650C7A">
+    </w:p>
+    <w:p w14:paraId="07CCF93C" w14:textId="77777777" w:rsidR="001957B7" w:rsidRDefault="001957B7" w:rsidP="00DB5090">
+      <w:pPr>
+        <w:spacing w:line="268" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:sym w:font="Webdings" w:char="F063"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00650C7A">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27481210" w14:textId="568E5E61" w:rsidR="00DB5090" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
+      <w:pPr>
+        <w:spacing w:line="268" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> künstliche Befruchtung, IVF/ CSI</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00650C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F063"/>
+      </w:r>
+      <w:r w:rsidRPr="00650C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> künstliche Befruchtung</w:t>
+      </w:r>
+      <w:r w:rsidR="001957B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">IVF/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00F172EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00650C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CSI</w:t>
+      </w:r>
+      <w:r w:rsidR="001957B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CCB55F" w14:textId="77777777" w:rsidR="001957B7" w:rsidRDefault="001957B7" w:rsidP="00DB5090">
+      <w:pPr>
+        <w:spacing w:line="268" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53046941" w14:textId="3E94CFD6" w:rsidR="001957B7" w:rsidRPr="001957B7" w:rsidRDefault="001957B7" w:rsidP="00DB5090">
+      <w:pPr>
+        <w:spacing w:line="268" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F063"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F172EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Auftauzyklus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001957B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D96D92C" w14:textId="77777777" w:rsidR="001957B7" w:rsidRPr="001957B7" w:rsidRDefault="001957B7" w:rsidP="00DB5090">
+      <w:pPr>
+        <w:spacing w:line="268" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50245250" w14:textId="53411DEC" w:rsidR="001957B7" w:rsidRPr="00650C7A" w:rsidRDefault="001957B7" w:rsidP="00DB5090">
+      <w:pPr>
+        <w:spacing w:line="268" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F063"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F172EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ultraschall für künstliche Befruchtung/ Therapie im Ausland</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E9B007" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRPr="00650C7A" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A12C992" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45378DAF" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
@@ -733,51 +876,51 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72B7F033" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216E62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Kosten für die Medikamente für die Stimulation werden ebenfalls nicht von der Kasse übernommen und müssen in der Apotheke gleich beglichen werden. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1586B783" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
+    <w:p w14:paraId="1586B783" w14:textId="3B40EF24" w:rsidR="00DB5090" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216E62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Die Medikamentenkosten belaufen sich auf ca. 1500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
@@ -786,100 +929,199 @@
       <w:r w:rsidRPr="00216E62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>.00</w:t>
       </w:r>
       <w:r w:rsidRPr="00216E62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> CHF.</w:t>
+        <w:t xml:space="preserve"> CHF</w:t>
+      </w:r>
+      <w:r w:rsidR="001957B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001957B7" w:rsidRPr="00F172EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>für eine Stimulation für IVF/ICSI oder so</w:t>
+      </w:r>
+      <w:r w:rsidR="00F172EC" w:rsidRPr="00F172EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="001957B7" w:rsidRPr="00F172EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>ial Freezing</w:t>
+      </w:r>
+      <w:r w:rsidR="001957B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3ACE1D" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27023136" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRPr="00393294" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
+    <w:p w14:paraId="27023136" w14:textId="6A5EA6B9" w:rsidR="00DB5090" w:rsidRPr="00393294" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wir weisen die Patientin daraufhin, dass die Eizellentnahme und künstliche Befruchtung nicht im Kantonsspital Winterthur stattfinden. Diese externen Kosten werden separat vom Kinderwunschzentrum </w:t>
+        <w:t xml:space="preserve">Wir weisen die Patientin daraufhin, dass die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F172EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Eizellentnahme</w:t>
+      </w:r>
+      <w:r w:rsidR="001957B7" w:rsidRPr="00F172EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F172EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> künstliche Befruchtung</w:t>
+      </w:r>
+      <w:r w:rsidR="001957B7" w:rsidRPr="00F172EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und/oder Embryotransfer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nicht im Kantonsspital Winterthur stattfinden. Diese externen Kosten werden separat vom Kinderwunschzentrum </w:t>
       </w:r>
       <w:r w:rsidRPr="00216E62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>360° in Zollikon</w:t>
+        <w:t>360</w:t>
+      </w:r>
+      <w:r w:rsidR="00F172EC" w:rsidRPr="00F172EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>°</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">, der Patientin in Rechnung gestellt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A26B611" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRPr="00393294" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A236EA9" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRPr="00393294" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -944,135 +1186,195 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB0A7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostenfolge zu meinen Lasten informiert und verpflichte mich für folgende Leistung: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E0EDCE" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRPr="00393294" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A0FA060" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRPr="00393294" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
+    <w:p w14:paraId="0A0FA060" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00393294">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:sym w:font="Webdings" w:char="F063"/>
       </w:r>
       <w:r w:rsidRPr="00393294">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 Behandlungen à je CHF 180.00 (</w:t>
       </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk240009823"/>
       <w:r w:rsidRPr="00FD2045">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Positio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>n 2037248</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00FD2045">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00393294">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> sind insgesamt </w:t>
       </w:r>
       <w:r w:rsidRPr="00393294">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>CHF 540.00</w:t>
       </w:r>
       <w:r w:rsidRPr="00393294">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> exkl. Laborkosten</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="36974276" w14:textId="77777777" w:rsidR="001957B7" w:rsidRDefault="001957B7" w:rsidP="00DB5090">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40A4D130" w14:textId="4067B968" w:rsidR="001957B7" w:rsidRPr="00393294" w:rsidRDefault="001957B7" w:rsidP="00DB5090">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00393294">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:sym w:font="Webdings" w:char="F063"/>
+      </w:r>
+      <w:r w:rsidRPr="00F172EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 Ultraschall à je CHF 180.00 (Position 2037248), exkl. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F172EC" w:rsidRPr="00F172EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F172EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>llfällige Laborkosten</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1488409F" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRPr="00393294" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A23D1A5" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRPr="00393294" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B2E72E1" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRPr="00393294" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -1117,85 +1419,85 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C9AACF3" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRPr="00393294" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74E9B2ED" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRPr="00DE6B20" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk215747876"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk215747876"/>
       <w:r w:rsidRPr="00DE6B20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ich werde den oben erwähnten Betrag VOR der Behandlung bezahlen </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk215747680"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk215747680"/>
       <w:r w:rsidRPr="00DE6B20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>(am Empfang B4 oder A4 als Depot)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00DE6B20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="44822755" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRPr="00DE6B20" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="502BBDD2" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRPr="00DE6B20" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="391E083E" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRPr="00DE6B20" w:rsidRDefault="00DB5090" w:rsidP="00DB5090">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -1543,59 +1845,62 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4339813C" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRDefault="00DB5090">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2DC0279A" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRDefault="00DB5090">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="49257DCC" w14:textId="106A74B3" w:rsidR="00DB5090" w:rsidRDefault="00DB5090">
+  <w:p w14:paraId="49257DCC" w14:textId="3EC7FB68" w:rsidR="00DB5090" w:rsidRDefault="00DB5090">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">Aktualisiert: Juni </w:t>
+      <w:t xml:space="preserve">Aktualisiert: </w:t>
+    </w:r>
+    <w:r w:rsidR="00F172EC">
+      <w:t>September</w:t>
     </w:r>
     <w:r>
-      <w:t>2026</w:t>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="09D20361" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRDefault="00DB5090" w:rsidP="00F657BF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7D1EF003" w14:textId="77777777" w:rsidR="00DB5090" w:rsidRDefault="00DB5090" w:rsidP="00F657BF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -3328,103 +3633,111 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB088A"/>
     <w:rsid w:val="000A210F"/>
+    <w:rsid w:val="00147791"/>
+    <w:rsid w:val="001957B7"/>
     <w:rsid w:val="001D6CE2"/>
     <w:rsid w:val="00225D10"/>
     <w:rsid w:val="002B5D9F"/>
     <w:rsid w:val="00301ADE"/>
     <w:rsid w:val="00403ADB"/>
     <w:rsid w:val="00572FD3"/>
     <w:rsid w:val="007B1B41"/>
     <w:rsid w:val="007D1796"/>
     <w:rsid w:val="007E5678"/>
+    <w:rsid w:val="00822FFA"/>
     <w:rsid w:val="00844947"/>
     <w:rsid w:val="008C1F45"/>
     <w:rsid w:val="008F52AF"/>
     <w:rsid w:val="00A00D26"/>
+    <w:rsid w:val="00A17962"/>
     <w:rsid w:val="00AF17E3"/>
+    <w:rsid w:val="00B4360D"/>
     <w:rsid w:val="00BC51B6"/>
     <w:rsid w:val="00C04283"/>
     <w:rsid w:val="00C2302C"/>
     <w:rsid w:val="00C85A06"/>
     <w:rsid w:val="00D24799"/>
+    <w:rsid w:val="00D70CA6"/>
     <w:rsid w:val="00DB5090"/>
     <w:rsid w:val="00DF1512"/>
+    <w:rsid w:val="00E54E57"/>
     <w:rsid w:val="00EB088A"/>
     <w:rsid w:val="00F036B3"/>
     <w:rsid w:val="00F03B17"/>
+    <w:rsid w:val="00F172EC"/>
     <w:rsid w:val="00F657BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
@@ -4836,60 +5149,62 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0002610B"/>
     <w:rsid w:val="0002610B"/>
     <w:rsid w:val="000A210F"/>
+    <w:rsid w:val="00147791"/>
     <w:rsid w:val="00180F44"/>
     <w:rsid w:val="004C0067"/>
     <w:rsid w:val="004D1063"/>
     <w:rsid w:val="00893777"/>
     <w:rsid w:val="008B405C"/>
     <w:rsid w:val="00B30A5D"/>
     <w:rsid w:val="00B470EE"/>
     <w:rsid w:val="00BD1659"/>
     <w:rsid w:val="00C24C8E"/>
     <w:rsid w:val="00D10619"/>
+    <w:rsid w:val="00D70CA6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
@@ -5664,68 +5979,69 @@
   </Content>
 </PrimeDocsFieldPart>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A580404-B26F-400D-9E8B-6416211BD097}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="https://schemas.primesoft-group.com/primedocs/BasicPart"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E57C40BF-2C17-4E7C-ABD8-4CCC9DB90741}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="https://schemas.primesoft-group.com/primedocs/FieldPart"/>
     <ds:schemaRef ds:uri=""/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>258</Words>
-  <Characters>1626</Characters>
+  <Words>289</Words>
+  <Characters>1825</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>3</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1881</CharactersWithSpaces>
+  <CharactersWithSpaces>2110</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Dotti, Franziska, A1T</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>