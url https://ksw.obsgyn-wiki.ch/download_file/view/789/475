--- v0 (2026-02-17)
+++ v1 (2026-04-20)
@@ -1,809 +1,2662 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2478D92D" w14:textId="351CE6BF" w:rsidR="00683993" w:rsidRPr="00683993" w:rsidRDefault="009B6209">
-      <w:pPr>
+    <w:p w14:paraId="49204658" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37CDDE29" wp14:editId="0508CCC9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>3990340</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-723900</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2392680" cy="647700"/>
+                <wp:effectExtent l="0" t="0" r="26670" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Textfeld 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2392680" cy="647700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="71C2E3BE" w14:textId="77777777" w:rsidR="000B5C1A" w:rsidRPr="00512D9A" w:rsidRDefault="000B5C1A" w:rsidP="000B5C1A">
+                            <w:pPr>
+                              <w:pStyle w:val="StandardWeb"/>
+                              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00512D9A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Verteilung </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:u w:val="single"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t>Dokument</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5CA7E9DB" w14:textId="77777777" w:rsidR="000B5C1A" w:rsidRPr="00512D9A" w:rsidRDefault="000B5C1A" w:rsidP="000B5C1A">
+                            <w:pPr>
+                              <w:pStyle w:val="StandardWeb"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                              <w:ind w:left="142" w:hanging="142"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00512D9A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t>Original an Sekretariat zum Scannen</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t>,</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00512D9A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> anschliessend an amb</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t>./</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00512D9A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t>stat</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00512D9A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Pat</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t>.-</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00512D9A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Abrechnung </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="30C35DE3" w14:textId="77777777" w:rsidR="000B5C1A" w:rsidRPr="00512D9A" w:rsidRDefault="000B5C1A" w:rsidP="000B5C1A">
+                            <w:pPr>
+                              <w:pStyle w:val="StandardWeb"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                              <w:ind w:left="142" w:hanging="142"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00512D9A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:val="de-DE"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Kopie an Patientin </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="51F59372" w14:textId="77777777" w:rsidR="000B5C1A" w:rsidRPr="00512D9A" w:rsidRDefault="000B5C1A" w:rsidP="000B5C1A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="37CDDE29" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:314.2pt;margin-top:-57pt;width:188.4pt;height:51pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFWrXfOAIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5ykadIacYosRYYB&#10;QVsgLXpWZCkWJouapMTOfv0o5bvbadhFJkXqkXwkPX5oa022wnkFpqC9TpcSYTiUyqwL+vY6/3JH&#10;iQ/MlEyDEQXdCU8fJp8/jRubiz5UoEvhCIIYnze2oFUINs8yzytRM98BKwwaJbiaBVTdOisdaxC9&#10;1lm/2x1mDbjSOuDCe7x93BvpJOFLKXh4ltKLQHRBMbeQTpfOVTyzyZjla8dspfghDfYPWdRMGQx6&#10;gnpkgZGNU39A1Yo78CBDh0OdgZSKi1QDVtPrfqhmWTErUi1Ijrcnmvz/g+VP26V9cSS0X6HFBkZC&#10;Gutzj5exnla6On4xU4J2pHB3ok20gXC87N/c94d3aOJoGw5Go27iNTu/ts6HbwJqEoWCOmxLYott&#10;Fz5gRHQ9usRgHrQq50rrpMRREDPtyJZhE3VIOeKLKy9tSIPBb267CfjKFqFP71ea8R+xymsE1LTB&#10;y3PtUQrtqiWqvOBlBeUO6XKwnyRv+Vwh/IL58MIcjg7SgOsQnvGQGjAnOEiUVOB+/e0++mNH0UpJ&#10;g6NYUP9zw5ygRH832Ov73mAQZzcpg9tRHxV3aVldWsymngES1cPFszyJ0T/ooygd1O+4NdMYFU3M&#10;cIxd0HAUZ2G/ILh1XEynyQmn1bKwMEvLI3RsTKT1tX1nzh7aGnAgnuA4tCz/0N29b3xpYLoJIFVq&#10;feR5z+qBfpz01J3DVsZVutST1/nfMfkNAAD//wMAUEsDBBQABgAIAAAAIQC4dCaG3gAAAA0BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW9JqTKU0nQANLpwYiLPXZElF41RJ1pW3&#10;Jz3B0fan39/f7GY3sEmH2HuSUKwFME2dVz0ZCZ8fL6sKWExICgdPWsKPjrBrr68arJW/0LueDsmw&#10;HEKxRgk2pbHmPHZWO4xrP2rKt5MPDlMeg+Eq4CWHu4GXQmy5w57yB4ujfra6+z6cnYT9k7k3XYXB&#10;7ivV99P8dXozr1Le3syPD8CSntMfDIt+Voc2Ox39mVRkg4RtWW0yKmFVFJvcakGEuCuBHZddKYC3&#10;Df/fov0FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxVq13zgCAACDBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAuHQmht4AAAANAQAADwAAAAAA&#10;AAAAAAAAAACSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="71C2E3BE" w14:textId="77777777" w:rsidR="000B5C1A" w:rsidRPr="00512D9A" w:rsidRDefault="000B5C1A" w:rsidP="000B5C1A">
+                      <w:pPr>
+                        <w:pStyle w:val="StandardWeb"/>
+                        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00512D9A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Verteilung </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:u w:val="single"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t>Dokument</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5CA7E9DB" w14:textId="77777777" w:rsidR="000B5C1A" w:rsidRPr="00512D9A" w:rsidRDefault="000B5C1A" w:rsidP="000B5C1A">
+                      <w:pPr>
+                        <w:pStyle w:val="StandardWeb"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                        <w:ind w:left="142" w:hanging="142"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00512D9A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t>Original an Sekretariat zum Scannen</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t>,</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00512D9A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> anschliessend an amb</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t>./</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00512D9A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t>stat</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00512D9A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Pat</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t>.-</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00512D9A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Abrechnung </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="30C35DE3" w14:textId="77777777" w:rsidR="000B5C1A" w:rsidRPr="00512D9A" w:rsidRDefault="000B5C1A" w:rsidP="000B5C1A">
+                      <w:pPr>
+                        <w:pStyle w:val="StandardWeb"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                        <w:ind w:left="142" w:hanging="142"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00512D9A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:val="de-DE"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Kopie an Patientin </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="51F59372" w14:textId="77777777" w:rsidR="000B5C1A" w:rsidRPr="00512D9A" w:rsidRDefault="000B5C1A" w:rsidP="000B5C1A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DF96A63" wp14:editId="2263DA51">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3982720</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-17780</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2413000" cy="882650"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Textfeld 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2413000" cy="882650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="lt1"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5669F850" w14:textId="77777777" w:rsidR="000B5C1A" w:rsidRDefault="000B5C1A" w:rsidP="000B5C1A"/>
+                          <w:p w14:paraId="429B51BB" w14:textId="587D3513" w:rsidR="000B5C1A" w:rsidRDefault="000B5C1A" w:rsidP="000B5C1A">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Etikette Patientin</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7DF96A63" id="Textfeld 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:313.6pt;margin-top:-1.4pt;width:190pt;height:69.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBD5jP4NgIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykaZYZcYosRYYB&#10;QVsgHXpWZCk2JouapMTOfv0o2flou9Owi0yK1CP5SHp219aKHIR1FeicDgcpJUJzKCq9y+mP59Wn&#10;KSXOM10wBVrk9CgcvZt//DBrTCZGUIIqhCUIol3WmJyW3pssSRwvRc3cAIzQaJRga+ZRtbuksKxB&#10;9FolozSdJA3Ywljgwjm8ve+MdB7xpRTcP0rphCcqp5ibj6eN5zacyXzGsp1lpqx4nwb7hyxqVmkM&#10;eoa6Z56Rva3eQdUVt+BA+gGHOgEpKy5iDVjNMH1TzaZkRsRakBxnzjS5/wfLHw4b82SJb79Ciw0M&#10;hDTGZQ4vQz2ttHX4YqYE7Ujh8UybaD3heDkaD2/SFE0cbdPpaHIbeU0ur411/puAmgQhpxbbEtli&#10;h7XzGBFdTy4hmANVFatKqaiEURBLZcmBYROVjznii1deSpMmp5MbDP0OIUCf328V4z9Dla8RUFMa&#10;Ly+1B8m327YnZAvFEXmy0I2QM3xVIe6aOf/ELM4M1o974B/xkAowGeglSkqwv/92H/yxlWilpMEZ&#10;zKn7tWdWUKK+a2zyl+F4HIY2KuPbzyNU7LVle23R+3oJyNAQN87wKAZ/r06itFC/4LosQlQ0Mc0x&#10;dk79SVz6bjNw3bhYLKITjqlhfq03hgfoQG7g87l9Ydb0/fQ4CQ9wmlaWvWlr5xtealjsPcgq9jwQ&#10;3LHa844jHtvSr2PYoWs9el1+GvM/AAAA//8DAFBLAwQUAAYACAAAACEAQH6Ln90AAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FobI4WQxqkAFS6cKIizG7u21Xgd2W4a/h7n&#10;BLfdndHsm3Y7+4FMOiYXUMDdmgHR2Afl0Aj4+nxd1UBSlqjkEFAL+NEJtt31VSsbFS74oad9NqSE&#10;YGqkAJvz2FCaequ9TOswaizaMUQvc1mjoSrKSwn3A+WMVdRLh+WDlaN+sbo/7c9ewO7ZPJq+ltHu&#10;auXcNH8f382bELc389MGSNZz/jPDgl/QoStMh3BGlcggoOIPvFgFrHipsBgYWy6HMt1XHGjX0v8d&#10;ul8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQ+Yz+DYCAAB8BAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQH6Ln90AAAALAQAADwAAAAAAAAAA&#10;AAAAAACQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5669F850" w14:textId="77777777" w:rsidR="000B5C1A" w:rsidRDefault="000B5C1A" w:rsidP="000B5C1A"/>
+                    <w:p w14:paraId="429B51BB" w14:textId="587D3513" w:rsidR="000B5C1A" w:rsidRDefault="000B5C1A" w:rsidP="000B5C1A">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Etikette Patientin</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2478D92D" w14:textId="7F89160F" w:rsidR="00683993" w:rsidRPr="00FC2772" w:rsidRDefault="009B6209" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t>Aufklärung und Einverständniserklärung</w:t>
       </w:r>
-      <w:r w:rsidR="00CA7D5A" w:rsidRPr="00683993">
-        <w:rPr>
+      <w:r w:rsidR="00CA7D5A" w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> Geburtseinleitung </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B304DDE" w14:textId="77777777" w:rsidR="00683993" w:rsidRPr="00BF1B4F" w:rsidRDefault="00CA7D5A">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0034A532" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D25B615" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Sehr geehrte Patientin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1728122C" w14:textId="3360FB52" w:rsidR="00683993" w:rsidRPr="00FC2772" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Bei Ihnen ist eine Geburtseinleitung geplant. Dies wurde bereits mit Ihnen persönlich besprochen, wie auch die möglichen Alternativen und deren Risiken: Zuwarten mit weiteren Kontrolluntersuchungen oder die Durchführung eines Kaiserschnitts. Nachfolgend geben wir Ihnen Informationen zum Ablauf und zu den Risiken der Geburtseinleitung. Bitte fragen Sie nach allem, was Ihnen unklar ist oder wichtig erscheint; sagen Sie es aber auch, wenn Sie keine weiteren Erläuterungen wünschen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525FEF0C" w14:textId="77777777" w:rsidR="00F964EE" w:rsidRDefault="00F964EE" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B407973" w14:textId="693FDF21" w:rsidR="00F964EE" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Methoden der Geburtseinleitung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F61E8C7" w14:textId="4B51C6B2" w:rsidR="00683993" w:rsidRPr="00F964EE" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...54 lines deleted...]
-      <w:r>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve">Zur Einleitung und Beschleunigung der Geburt werden unterschiedliche Methoden verwendet. Die Wahl der Methode hängt vor allem vom sog. Reifezustand des Gebärmutterhalses und ev. von früheren Geburten ab. Je reifer der Gebärmutterhals ist, desto höher sind die Chancen für den Erfolg der Geburtseinleitung. </w:t>
       </w:r>
-      <w:r w:rsidR="00683993">
+      <w:r w:rsidR="00683993" w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve">Die Geburtseinleitung kann unabhängig vom verwendeten Medikament Stunden, aber </w:t>
       </w:r>
-      <w:r w:rsidR="008D1880">
+      <w:r w:rsidR="008D1880" w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t>häufig</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B839B1">
+      <w:r w:rsidR="00B839B1" w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve">auch mehrere Tage andauern. Bei einem unreifen Muttermundbefund ist die Gabe von </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t>Prostaglandinen erfolgreicher und schonender. Prostaglandine sind hormonartige Substanzen, die den Muttermund weichmachen und Wehen auslösen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2C1ACB" w14:textId="77777777" w:rsidR="00BF1B4F" w:rsidRDefault="00CA7D5A">
-      <w:r>
+    <w:p w14:paraId="6A2C1ACB" w14:textId="77777777" w:rsidR="00BF1B4F" w:rsidRPr="00FC2772" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t>Zur Einleitung können folgende Methoden verwendet werden:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D6217D" w14:textId="0A54FF13" w:rsidR="008D1880" w:rsidRDefault="008D1880" w:rsidP="008D1880">
+    <w:p w14:paraId="10D6217D" w14:textId="0A54FF13" w:rsidR="008D1880" w:rsidRPr="00FC2772" w:rsidRDefault="008D1880" w:rsidP="00F964EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t>Misoprostol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve">-Tabletten </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390CCB5E" w14:textId="7B8AA483" w:rsidR="00BF1B4F" w:rsidRDefault="00CA7D5A" w:rsidP="00BF1B4F">
+    <w:p w14:paraId="390CCB5E" w14:textId="7B8AA483" w:rsidR="00BF1B4F" w:rsidRPr="00FC2772" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve">Prostaglandin-E2-Scheidentampon oder -Scheidenzäpfchen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E1A2C9" w14:textId="77777777" w:rsidR="00BF1B4F" w:rsidRDefault="00CA7D5A" w:rsidP="00BF1B4F">
+    <w:p w14:paraId="23E1A2C9" w14:textId="77777777" w:rsidR="00BF1B4F" w:rsidRPr="00FC2772" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve">Infusion des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t>Wehenmittels</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Oxytocin, mit Eröffnung der Fruchtblase </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222EB710" w14:textId="77777777" w:rsidR="00683993" w:rsidRDefault="00CA7D5A" w:rsidP="00BF1B4F">
+    <w:p w14:paraId="222EB710" w14:textId="77777777" w:rsidR="00683993" w:rsidRPr="00FC2772" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve">Einlage eines Ballonkatheters in den Gebärmutterhals. Der Katheter wird durch die Scheide eingelegt und reicht mit seiner Spitze in den Muttermund </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7531A392" w14:textId="508E7C4D" w:rsidR="00683993" w:rsidRDefault="00CA7D5A">
-      <w:r>
+    <w:p w14:paraId="7531A392" w14:textId="508E7C4D" w:rsidR="00683993" w:rsidRPr="00FC2772" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve">Prinzipiell wird die Methode gewählt, die für Ihre Situation am besten geeignet ist. Es kommt vor, dass einzelne Methoden nacheinander eingesetzt werden. Ihre Wünsche zu den Methoden der Geburtseinleitung besprechen wir gerne mit Ihnen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5D122D" w14:textId="77777777" w:rsidR="00683993" w:rsidRPr="00683993" w:rsidRDefault="00CA7D5A">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1542B1A7" w14:textId="77777777" w:rsidR="00F964EE" w:rsidRDefault="00F964EE" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C5D122D" w14:textId="45CAEF14" w:rsidR="00683993" w:rsidRPr="00FC2772" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Risiken und Nebenwirkungen der Geburtseinleitung </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698EFED1" w14:textId="77777777" w:rsidR="00683993" w:rsidRDefault="00CA7D5A">
-      <w:r>
+    <w:p w14:paraId="698EFED1" w14:textId="77777777" w:rsidR="00683993" w:rsidRPr="00FC2772" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t>Folgende Risiken und Nebenwirkungen können bei der Einleitung mit den oben genannten Methoden auftreten:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CA3962" w14:textId="3FF8AE33" w:rsidR="008D1880" w:rsidRPr="008D1880" w:rsidRDefault="008D1880" w:rsidP="008D1880">
+    <w:p w14:paraId="36CA3962" w14:textId="06B6C162" w:rsidR="008D1880" w:rsidRPr="00FC2772" w:rsidRDefault="008D1880" w:rsidP="00F964EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Off-label-Use: </w:t>
       </w:r>
-      <w:r w:rsidRPr="005B1008">
-[...18 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005B1008">
-[...3 lines deleted...]
-        <w:t>Katheter</w:t>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Misoprostol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005B1008">
-[...34 lines deleted...]
-    <w:p w14:paraId="2DD29A27" w14:textId="636BB9F8" w:rsidR="00683993" w:rsidRDefault="00CA7D5A" w:rsidP="00683993">
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Cytotec</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2772" w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Foley Katheter (als Ballonkatheter) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD29A27" w14:textId="636BB9F8" w:rsidR="00683993" w:rsidRPr="00FC2772" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve">Überstimulation der Gebärmutter und eine Veränderung der kindlichen Herztöne, welche ev. eine Beeinträchtigung des Kindes zur Folge haben und allenfalls einen Kaiserschnitt erforderlich machen können. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0370982C" w14:textId="77777777" w:rsidR="00A626E1" w:rsidRDefault="00CA7D5A" w:rsidP="00694785">
+    <w:p w14:paraId="0370982C" w14:textId="77777777" w:rsidR="00A626E1" w:rsidRPr="00FC2772" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
         <w:t xml:space="preserve">Riss der Gebärmutter: Ein Riss der Gebärmutter kommt sehr selten vor (unter 1%), kann aber schwere Blutungen zur Folge haben. Das Kind ist akut gefährdet und erfordert einen Notfallkaiserschnitt. Wenn Sie einen früheren Kaiserschnitt oder eine andere Operation mit Eröffnung der Gebärmutterhöhle (z. B. Entfernung von Myomen) gehabt haben, ist das Risiko für einen Gebärmutterriss erhöht. In solchen Situationen ist jede Geburtseinleitung besonders vorsichtig zu erwägen. Beachten Sie bitte auch das Informationsblatt der Schweizerischen Gesellschaft für Gynäkologie und Geburtshilfe zur Geburtsleitung nach früherem Kaiserschnitt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118A86D6" w14:textId="77777777" w:rsidR="005B1008" w:rsidRDefault="00683993" w:rsidP="005B1008">
+    <w:p w14:paraId="240E7F9B" w14:textId="6226DC60" w:rsidR="002A6657" w:rsidRPr="00F964EE" w:rsidRDefault="00683993" w:rsidP="00F964EE">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vaginale </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1B4F" w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Blutung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="001141A9" w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ablösung des Mutterkuchens (Plazenta) durch den Ballonkatheter, Verletzung von Blutgefässen am Muttermund. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Notfallkaiserschnitt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1B4F" w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bei massiver Blutung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBD38FC" w14:textId="77777777" w:rsidR="00F964EE" w:rsidRDefault="00F964EE" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B421607" w14:textId="3AA60FE9" w:rsidR="00683993" w:rsidRPr="00FC2772" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kosten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB21ABC" w14:textId="07E13262" w:rsidR="00FC2772" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die medizinische begründete Geburtseinleitung ist eine Pflichtleistung der Krankenkasse. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5BF38F" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1935"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ihre Fragen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE65C53" w14:textId="785F207F" w:rsidR="00FC2772" w:rsidRPr="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F964EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2970AB5A" w14:textId="1F9E9505" w:rsidR="00FC2772" w:rsidRPr="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F964EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBB399D" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B9FC5A0" w14:textId="6F326D73" w:rsidR="00683993" w:rsidRPr="00FC2772" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Aufklärungsgespräch</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dolmetscher/in: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6D668A" w14:textId="77777777" w:rsidR="00683993" w:rsidRPr="00FC2772" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Geburtseinleitung wird aus folgendem Grund durchgeführt: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489D45CD" w14:textId="6F03CE1F" w:rsidR="00FC2772" w:rsidRPr="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk222822558"/>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F964EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="4BE91A28" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5552DD83" w14:textId="485DA754" w:rsidR="00683993" w:rsidRPr="00FC2772" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Notizen der Ärztin / des Arztes zum Aufklärungsgespräch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Verzicht auf Aufklärung mit Angabe des Grundes, individuelle risikoerhöhende Umstände: Alter, Adipositas, mütterliche oder kindliche Gesundheitsprobleme, off-label </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oder Gegenanzeigen wegen Zustand nach Kaiserschnitt, hoher Parität, Zwillingsschwangerschaft, Frühgeburtlichkeit etc.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00683993" w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D4BCE6" w14:textId="75145ED7" w:rsidR="00FC2772" w:rsidRPr="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F964EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615F96A6" w14:textId="70EE04C4" w:rsidR="00FC2772" w:rsidRPr="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F964EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B234901" w14:textId="37649244" w:rsidR="00FC2772" w:rsidRPr="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F964EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C91579D" w14:textId="77777777" w:rsidR="005B1008" w:rsidRPr="00FC2772" w:rsidRDefault="005B1008" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EDADE0E" w14:textId="79645B9A" w:rsidR="00683993" w:rsidRPr="00FC2772" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Datum</w:t>
+      </w:r>
+      <w:r w:rsidR="00012D71" w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Zeitpunkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00012D71" w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Dauer des Aufklärungsgesprächs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BF4425" w14:textId="24C30B55" w:rsidR="00FC2772" w:rsidRPr="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F964EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62482FDD" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06600F45" w14:textId="7D13238F" w:rsidR="00683993" w:rsidRPr="00FC2772" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Behandlungsauftrag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E36765A" w14:textId="77777777" w:rsidR="00683993" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Frau / Herr __________________________ hat mit mir ein Aufklärungsgespräch geführt. Ich habe die Erläuterungen verstanden und konnte alle mich interessierenden Fragen stellen. Ich kenne die möglichen Alternativen zur Geburtseinleitung: Zuwarten oder Kaiserschnitt. Ein Doppel des Gesprächsprotokolls wurde mir übergeben. Ich bin mit der Geburtseinleitung einverstanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22437B06" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRPr="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E75DC3E" w14:textId="60913628" w:rsidR="00FC2772" w:rsidRPr="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Vaginale </w:t>
-[...223 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8EE9A0" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRPr="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Datum + Unterschrift Patientin oder Vertretungsperson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61413AB3" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104533ED" w14:textId="10FF4991" w:rsidR="00683993" w:rsidRDefault="00CA7D5A" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Der Text diese</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r Einverständniserklärung </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wurde mit der Schwangeren besprochen, die Fragen geklärt und eine Kopie dieses Aufklärungsprotokolls wurde der Schwangeren übergeben. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2418DB7F" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRPr="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D2AB57" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRPr="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62040C7C" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRPr="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Name Arzt/Ärztin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505FCFC1" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRPr="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
+        <w:ind w:left="4248" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06B20FBC" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRPr="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>_____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781252FF" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRPr="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC2772">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+        <w:t>Datum + Unterschrift Arzt/Ärztin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11679590" w14:textId="3B7CB258" w:rsidR="00012D71" w:rsidRPr="00FC2772" w:rsidRDefault="00012D71" w:rsidP="00F964EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00012D71" w:rsidRPr="00FC2772" w:rsidSect="00F964EE">
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1416" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0E742F81" w14:textId="77777777" w:rsidR="00BF1B4F" w:rsidRDefault="00BF1B4F" w:rsidP="00BF1B4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="67968D40" w14:textId="77777777" w:rsidR="00BF1B4F" w:rsidRDefault="00BF1B4F" w:rsidP="00BF1B4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7B9E25B2" w14:textId="77777777" w:rsidR="002A6657" w:rsidRDefault="002A6657">
+  <w:p w14:paraId="07D4BDB9" w14:textId="1F58ED06" w:rsidR="00FC2772" w:rsidRPr="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00FC2772">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">Referenz: SGGG, Aufklärungsprotokoll Geburtseinleitung </w:t>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00FC2772">
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Aktualisiert: </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
+      <w:t>Februar</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FC2772">
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FC2772">
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, Seite </w:t>
+    </w:r>
+    <w:r w:rsidR="00C00F23">
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FC2772">
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
+      <w:t>/2</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7D192030" w14:textId="77777777" w:rsidR="002A6657" w:rsidRDefault="002A6657">
+  <w:p w14:paraId="7D192030" w14:textId="077F2546" w:rsidR="002A6657" w:rsidRPr="00FC2772" w:rsidRDefault="002A6657">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
     </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="12CF1AE4" w14:textId="50203406" w:rsidR="00C00F23" w:rsidRDefault="007C4093" w:rsidP="00C00F23">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00FC2772">
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Aktualisiert: </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
+      <w:t>Februar</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FC2772">
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FC2772">
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="00C00F23" w:rsidRPr="00FC2772">
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="de-CH"/>
+      </w:rPr>
+      <w:t>Seite 1/2</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7CA00F0E" w14:textId="77777777" w:rsidR="00BF1B4F" w:rsidRDefault="00BF1B4F" w:rsidP="00BF1B4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="64F44E96" w14:textId="77777777" w:rsidR="00BF1B4F" w:rsidRDefault="00BF1B4F" w:rsidP="00BF1B4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="77EE87A2" w14:textId="77777777" w:rsidR="00BF1B4F" w:rsidRDefault="00BF1B4F">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="10093" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="8931"/>
+      <w:gridCol w:w="1162"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00FC2772" w14:paraId="0BE917FB" w14:textId="77777777" w:rsidTr="00C04670">
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="533"/>
+      </w:trPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:alias w:val="Logo"/>
+          <w:tag w:val="primedocs.Field=Logo"/>
+          <w:id w:val="-1673327112"/>
+          <w:dataBinding w:prefixMappings="xmlns:primedocsFieldPartNamespace='https://schemas.primesoft-group.com/primedocs/FieldPart' " w:xpath="/primedocsFieldPartNamespace:PrimeDocsFieldPart[1]/Content[1]/Fields[1]/Logo[1]" w:storeItemID="{211985E5-661A-4409-9A58-7C5D0DAD9ECE}"/>
+          <w15:color w:val="3366FF"/>
+          <w:picture/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="8931" w:type="dxa"/>
+            </w:tcPr>
+            <w:p w14:paraId="1A87287B" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00FC2772">
+              <w:pPr>
+                <w:pStyle w:val="KeinLeerraum"/>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:drawing>
+                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B7F7562" wp14:editId="13C71D2D">
+                    <wp:extent cx="1432800" cy="227010"/>
+                    <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+                    <wp:docPr id="16" name="Bild 1"/>
+                    <wp:cNvGraphicFramePr>
+                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    </wp:cNvGraphicFramePr>
+                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                          <pic:nvPicPr>
+                            <pic:cNvPr id="0" name="Picture 1"/>
+                            <pic:cNvPicPr preferRelativeResize="0">
+                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                            </pic:cNvPicPr>
+                          </pic:nvPicPr>
+                          <pic:blipFill>
+                            <a:blip r:embed="rId1">
+                              <a:extLst>
+                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                </a:ext>
+                              </a:extLst>
+                            </a:blip>
+                            <a:stretch>
+                              <a:fillRect/>
+                            </a:stretch>
+                          </pic:blipFill>
+                          <pic:spPr bwMode="auto">
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="1432800" cy="227010"/>
+                            </a:xfrm>
+                            <a:prstGeom prst="rect">
+                              <a:avLst/>
+                            </a:prstGeom>
+                            <a:noFill/>
+                            <a:ln>
+                              <a:noFill/>
+                            </a:ln>
+                          </pic:spPr>
+                        </pic:pic>
+                      </a:graphicData>
+                    </a:graphic>
+                  </wp:inline>
+                </w:drawing>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1162" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="4E28BD0A" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRPr="003854D3" w:rsidRDefault="00FC2772" w:rsidP="00FC2772">
+          <w:pPr>
+            <w:pStyle w:val="Kopfzeile"/>
+            <w:rPr>
+              <w:noProof/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00FC2772" w14:paraId="03F1BA29" w14:textId="77777777" w:rsidTr="00C04670">
+      <w:trPr>
+        <w:trHeight w:val="380"/>
+      </w:trPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:alias w:val="HeaderNeutral"/>
+          <w:tag w:val="primedocs.Field=HeaderNeutral"/>
+          <w:id w:val="1212924164"/>
+          <w:placeholder>
+            <w:docPart w:val="3D5BD8BAD1D54D04A879D284BCE74083"/>
+          </w:placeholder>
+          <w15:color w:val="3366FF"/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="8931" w:type="dxa"/>
+            </w:tcPr>
+            <w:p w14:paraId="0849A884" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00FC2772">
+              <w:pPr>
+                <w:pStyle w:val="KopfzeileNormal"/>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                </w:rPr>
+                <w:t>Frauenklinik, </w:t>
+              </w:r>
+              <w:r>
+                <w:t>Brauerstrasse 15, Postfach, 8401 Winterthur, www.ksw.ch</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1162" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="0CD28980" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRDefault="00FC2772" w:rsidP="00FC2772">
+          <w:pPr>
+            <w:pStyle w:val="Kopfzeile"/>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="47CDB19C" w14:textId="77777777" w:rsidR="00FC2772" w:rsidRDefault="00FC2772">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
-    <w:r>
-[...59 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="091B7872"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C57EE656"/>
+    <w:lvl w:ilvl="0" w:tplc="30904E8E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BA93E46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="525E6B60"/>
     <w:lvl w:ilvl="0" w:tplc="78A02950">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -871,51 +2724,249 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31D27EFE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="14F204B8"/>
+    <w:lvl w:ilvl="0" w:tplc="0807000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0807000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0807001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0807000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="687354FC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0396F852"/>
+    <w:lvl w:ilvl="0" w:tplc="30904E8E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F1B3425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4276250A"/>
     <w:lvl w:ilvl="0" w:tplc="35B6DAAA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -983,51 +3034,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A196485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00C4DE64"/>
     <w:lvl w:ilvl="0" w:tplc="619AE09A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1096,153 +3147,991 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="934245549">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1766876082">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="765615049">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1918130669">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2035383219">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1766876082">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="6" w16cid:durableId="1276795031">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA7D5A"/>
     <w:rsid w:val="00012D71"/>
     <w:rsid w:val="00074145"/>
+    <w:rsid w:val="000B5C1A"/>
     <w:rsid w:val="001141A9"/>
     <w:rsid w:val="00237C47"/>
     <w:rsid w:val="002A6657"/>
+    <w:rsid w:val="003857E0"/>
     <w:rsid w:val="004A688C"/>
     <w:rsid w:val="004D5302"/>
     <w:rsid w:val="005B1008"/>
     <w:rsid w:val="0065033D"/>
     <w:rsid w:val="00683993"/>
+    <w:rsid w:val="007774BA"/>
+    <w:rsid w:val="007C4093"/>
     <w:rsid w:val="008D1880"/>
     <w:rsid w:val="00941442"/>
     <w:rsid w:val="009B6209"/>
     <w:rsid w:val="00A626E1"/>
     <w:rsid w:val="00B839B1"/>
     <w:rsid w:val="00BF1B4F"/>
+    <w:rsid w:val="00C00F23"/>
     <w:rsid w:val="00C64BA4"/>
     <w:rsid w:val="00CA7D5A"/>
+    <w:rsid w:val="00D401DF"/>
     <w:rsid w:val="00DB4900"/>
+    <w:rsid w:val="00F964EE"/>
+    <w:rsid w:val="00FC2772"/>
     <w:rsid w:val="00FF14FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="36D1F4E5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EB368D81-8786-4DC7-9987-F417E7441B20}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00683993"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="StandardWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00683993"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="de-CH"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="header"/>
+    <w:aliases w:val="Unterstreichen,Unterstreichen Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF1B4F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:aliases w:val="Unterstreichen Zchn,Unterstreichen Char Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BF1B4F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF1B4F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BF1B4F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0065033D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Sprechblasentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0065033D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarzeichen">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF14FA"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentartext">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KommentartextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF14FA"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
+    <w:name w:val="Kommentartext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kommentartext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF14FA"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentartext"/>
+    <w:next w:val="Kommentartext"/>
+    <w:link w:val="KommentarthemaZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF14FA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
+    <w:name w:val="Kommentarthema Zchn"/>
+    <w:basedOn w:val="KommentartextZchn"/>
+    <w:link w:val="Kommentarthema"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF14FA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="KeinLeerraum">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B5C1A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KopfzeileNormal">
+    <w:name w:val="KopfzeileNormal"/>
+    <w:basedOn w:val="Kopfzeile"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B5C1A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="center" w:pos="4678"/>
+        <w:tab w:val="right" w:pos="9354"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="de-CH"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="59451043">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3D5BD8BAD1D54D04A879D284BCE74083"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7F44BF5F-45C7-4D03-9E8C-F33964B2E23B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00926D19" w:rsidRDefault="00926D19" w:rsidP="00926D19">
+          <w:pPr>
+            <w:pStyle w:val="3D5BD8BAD1D54D04A879D284BCE74083"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006E68E7">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00926D19"/>
+    <w:rsid w:val="00926D19"/>
+    <w:rsid w:val="00D401DF"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="de-CH"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1611,251 +4500,72 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listenabsatz">
-[...102 lines deleted...]
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Platzhaltertext">
+    <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00FF14FA"/>
+    <w:rsid w:val="00926D19"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentartext">
-[...53 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D5BD8BAD1D54D04A879D284BCE74083">
+    <w:name w:val="3D5BD8BAD1D54D04A879D284BCE74083"/>
+    <w:rsid w:val="00926D19"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2096,70 +4806,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5549AEF9-E84C-4AFC-86FF-BF68AC4F2CED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>844</Words>
-  <Characters>5323</Characters>
+  <Words>700</Words>
+  <Characters>4413</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kantonsspital Winterthur</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6155</CharactersWithSpaces>
+  <CharactersWithSpaces>5103</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bairaktaris, Dimitrios, G3C</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>